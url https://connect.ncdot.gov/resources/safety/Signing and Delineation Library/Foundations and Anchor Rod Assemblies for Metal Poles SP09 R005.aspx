--- v0 (2026-04-23)
+++ v1 (2026-08-22)
@@ -3682,51 +3682,51 @@
     <Provision xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3">FOUNDATIONS AND ANCHOR ROD ASSEMBLIES FOR METAL POLES</Provision>
     <Geotech_x0020_Reference xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3">false</Geotech_x0020_Reference>
     <No_x002e_ xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3">SP09R</No_x002e_>
     <Provision_x0020_Number xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3">SP09 R005</Provision_x0020_Number>
     <Let_x0020_Date xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3">2024-01</Let_x0020_Date>
     <_dlc_DocIdPersistId xmlns="16f00c2e-ac5c-418b-9f13-a0771dbd417d">false</_dlc_DocIdPersistId>
     <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
     <URL xmlns="http://schemas.microsoft.com/sharepoint/v3">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </URL>
     <_dlc_DocId xmlns="16f00c2e-ac5c-418b-9f13-a0771dbd417d">CONNECT-352-163</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="16f00c2e-ac5c-418b-9f13-a0771dbd417d">
       <Url>https://connect.ncdot.gov/resources/Specifications/_layouts/DocIdRedir.aspx?ID=CONNECT-352-163</Url>
       <Description>CONNECT-352-163</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006D7BA4DC522AC84F97AE8002107D7316" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="91561bab295627c3ca08ad8ad9a331b9">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006D7BA4DC522AC84F97AE8002107D7316" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f83bd9919101e7055509a1fe8f8ae0ff">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="5e7874b7-19b8-4222-9f87-80bf0b085ea3" xmlns:ns3="16f00c2e-ac5c-418b-9f13-a0771dbd417d" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cd3e724432af821519be875b34e0759f" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="5e7874b7-19b8-4222-9f87-80bf0b085ea3"/>
     <xsd:import namespace="16f00c2e-ac5c-418b-9f13-a0771dbd417d"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:No_x002e_" minOccurs="0"/>
                 <xsd:element ref="ns2:Provision" minOccurs="0"/>
                 <xsd:element ref="ns2:Let_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Geotech_x0020_Reference" minOccurs="0"/>
                 <xsd:element ref="ns2:Provision_x0020_Number" minOccurs="0"/>
                 <xsd:element ref="ns2:File_x0020_Category" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns1:URL" minOccurs="0"/>
                 <xsd:element ref="ns4:IconOverlay" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -3952,51 +3952,51 @@
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FDA81198-47B1-4E77-A63E-D4F75BAAD512}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="9425e8c1-9722-47a7-a606-4c34966caaea"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1E8DEE1-F866-4BBE-A608-0C4A3047AD24}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21A86524-7B03-4259-B230-A6D637180797}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90CB3ED7-C2A0-48AA-A550-040D6818C2D0}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9219EAFE-CB72-4416-B2E3-A2AAC8FE011C}"/>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{041F1B4E-A362-44A3-A6F5-002725682198}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
   <Words>2562</Words>
   <Characters>13632</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>302</Lines>
   <Paragraphs>125</Paragraphs>